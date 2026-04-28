--- v1 (2026-01-19)
+++ v2 (2026-04-28)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b04cab4d7145b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda855c8818c49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="R092a0e467a3a4531"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="R93e60511e51c47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="R3ba7b78f46f84476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Statewide Polling Places" sheetId="2" r:id="Refd64f0b90c148a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="No. of Precincts" sheetId="3" r:id="Rd50d247fbb224514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="R45f95a0e67da42b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092a0e467a3a4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R470d5d5d3a71445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rca2367d6e1994b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R93e60511e51c47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba7b78f46f84476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Refd64f0b90c148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd50d247fbb224514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R45f95a0e67da42b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>County</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v># of Election Day Polling Places</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Early Voting</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Traditional Precinct Polling Sites</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Vote by Mail</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Vote Centers</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1976,4131 +1976,3746 @@
       </x:c>
       <x:c r="H20" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>58503</x:v>
       </x:c>
       <x:c r="J20" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K20" t="str">
         <x:v>(701) 222-6718 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v>09</x:v>
       </x:c>
       <x:c r="C21" t="str">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>Olivet Lutheran</x:v>
+        <x:v>Ramada Inn</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>1330 University Drive South</x:v>
+        <x:v>3333 13th Avenue South</x:v>
       </x:c>
       <x:c r="G21" t="str">
         <x:v>Fargo</x:v>
       </x:c>
       <x:c r="H21" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I21" t="str">
         <x:v>58103</x:v>
       </x:c>
       <x:c r="J21" t="str">
         <x:v> 7:00AM-8:00PM</x:v>
       </x:c>
       <x:c r="K21" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 241-5600 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>09</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>11</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D22" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>Ramada Inn</x:v>
+        <x:v>Arthur Community Hall</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>3333 13th Avenue South</x:v>
+        <x:v>550 Main St</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>Fargo</x:v>
+        <x:v>Arthur</x:v>
       </x:c>
       <x:c r="H22" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>58103</x:v>
+        <x:v>58006</x:v>
       </x:c>
       <x:c r="J22" t="str">
         <x:v> 7:00AM-8:00PM</x:v>
       </x:c>
       <x:c r="K22" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 241-5600 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>09</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>13</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>01</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>Westside Elementary School</x:v>
+        <x:v>Casselton City Hall</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>945 7th Ave W</x:v>
+        <x:v>702 1st St N</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>West Fargo</x:v>
+        <x:v>Casselton</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>58078</x:v>
+        <x:v>58012</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v> 7:00AM-8:00PM</x:v>
       </x:c>
       <x:c r="K23" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 241-5600 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>09</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>Arthur Community Hall</x:v>
+        <x:v>El Zagal Shrine</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>550 Main St</x:v>
+        <x:v>1429 3rd Street North</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>Arthur</x:v>
+        <x:v>Fargo</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>58006</x:v>
+        <x:v>58102</x:v>
       </x:c>
       <x:c r="J24" t="str">
         <x:v> 7:00AM-8:00PM</x:v>
       </x:c>
       <x:c r="K24" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 241-5600 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>09</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>22</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>06</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Triumph West</x:v>
+        <x:v>Harwood Community Center</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>3745 Sheyenne St</x:v>
+        <x:v>210 Freedland Drive</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>West Fargo</x:v>
+        <x:v>Harwood</x:v>
       </x:c>
       <x:c r="H25" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>58078</x:v>
+        <x:v>58042</x:v>
       </x:c>
       <x:c r="J25" t="str">
         <x:v> 7:00AM-8:00PM</x:v>
       </x:c>
       <x:c r="K25" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 241-5600 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Cass</x:v>
+        <x:v>Divide</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>09</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>27</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>Calvary United Methodist</x:v>
+        <x:v>Divide County Courthouse</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>4575 45th Street South</x:v>
+        <x:v>200 N Main ST</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>Fargo</x:v>
+        <x:v>Crosby</x:v>
       </x:c>
       <x:c r="H26" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I26" t="str">
-        <x:v>58104</x:v>
+        <x:v>58730</x:v>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v> 7:00AM-8:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K26" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 965-6351 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Cass</x:v>
+        <x:v>Golden Valley</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>09</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Northview Church</x:v>
+        <x:v>Beach Community Center</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>3401 25th St S</x:v>
+        <x:v>153 Main St.</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>Fargo</x:v>
+        <x:v>Beach</x:v>
       </x:c>
       <x:c r="H27" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>58104</x:v>
+        <x:v>58621</x:v>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v> 7:00AM-8:00PM</x:v>
+        <x:v> 7:30AM-7:00PM</x:v>
       </x:c>
       <x:c r="K27" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 872-4331 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Cass</x:v>
+        <x:v>Grand Forks</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>09</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>44</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>01</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>El Zagal Shrine</x:v>
+        <x:v>ICON Arena/Park Dist Offices Voting Center</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>1429 3rd Street North</x:v>
+        <x:v>1060 47th Ave S</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>Fargo</x:v>
+        <x:v>Grand Forks</x:v>
       </x:c>
       <x:c r="H28" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>58102</x:v>
+        <x:v>58201</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v> 7:00AM-8:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K28" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 780-8200 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Cass</x:v>
+        <x:v>Grant</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>09</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Harwood Community Center</x:v>
+        <x:v>Elgin Community Center</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>210 Freedland Drive</x:v>
+        <x:v>305 Main Street North</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>Harwood</x:v>
+        <x:v>Elgin</x:v>
       </x:c>
       <x:c r="H29" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>58042</x:v>
+        <x:v>58533</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v> 7:00AM-8:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K29" t="str">
-        <x:v>(701) 241-5602 Ext. </x:v>
+        <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Divide</x:v>
+        <x:v>Grant</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>12</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>02</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>Divide County Courthouse</x:v>
+        <x:v>Grant County Courthouse</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>200 N Main ST</x:v>
+        <x:v>106 2nd AVE NE</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>Crosby</x:v>
+        <x:v>Carson</x:v>
       </x:c>
       <x:c r="H30" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>58730</x:v>
+        <x:v>58529</x:v>
       </x:c>
       <x:c r="J30" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K30" t="str">
-        <x:v>(701) 965-6351 Ext. </x:v>
+        <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Golden Valley</x:v>
+        <x:v>Grant</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>Beach Community Center</x:v>
+        <x:v>Elgin Community Center</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>153 Main St.</x:v>
+        <x:v>305 Main Street North</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>Beach</x:v>
+        <x:v>Elgin</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>58621</x:v>
+        <x:v>58533</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v> 7:30AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K31" t="str">
-        <x:v>(701) 872-4331 Ext. </x:v>
+        <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Grand Forks</x:v>
+        <x:v>Grant</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>ICON Arena/Park Dist Offices Voting Center</x:v>
+        <x:v>Grant County Courthouse</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>1060 47th Ave S</x:v>
+        <x:v>106 2nd AVE NE</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>Grand Forks</x:v>
+        <x:v>Carson</x:v>
       </x:c>
       <x:c r="H32" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>58201</x:v>
+        <x:v>58529</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K32" t="str">
-        <x:v>(701) 780-8200 Ext. </x:v>
+        <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
         <x:v>Grant</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C33" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>01</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E33" t="str">
         <x:v>Elgin Community Center</x:v>
       </x:c>
       <x:c r="F33" t="str">
         <x:v>305 Main Street North</x:v>
       </x:c>
       <x:c r="G33" t="str">
         <x:v>Elgin</x:v>
       </x:c>
       <x:c r="H33" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I33" t="str">
         <x:v>58533</x:v>
       </x:c>
       <x:c r="J33" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K33" t="str">
         <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
         <x:v>Grant</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>01</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E34" t="str">
         <x:v>Grant County Courthouse</x:v>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>106 2nd AVE NE</x:v>
       </x:c>
       <x:c r="G34" t="str">
         <x:v>Carson</x:v>
       </x:c>
       <x:c r="H34" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I34" t="str">
         <x:v>58529</x:v>
       </x:c>
       <x:c r="J34" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K34" t="str">
         <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
         <x:v>Grant</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C35" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>02</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>Elgin Community Center</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>305 Main Street North</x:v>
       </x:c>
       <x:c r="G35" t="str">
         <x:v>Elgin</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>58533</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
         <x:v>Grant</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C36" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>02</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E36" t="str">
         <x:v>Grant County Courthouse</x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>106 2nd AVE NE</x:v>
       </x:c>
       <x:c r="G36" t="str">
         <x:v>Carson</x:v>
       </x:c>
       <x:c r="H36" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I36" t="str">
         <x:v>58529</x:v>
       </x:c>
       <x:c r="J36" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K36" t="str">
         <x:v>(701) 622-3275 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Grant</x:v>
+        <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Elgin Community Center</x:v>
+        <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>305 Main Street North</x:v>
+        <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>Elgin</x:v>
+        <x:v>Steele</x:v>
       </x:c>
       <x:c r="H37" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>58533</x:v>
+        <x:v>58482</x:v>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K37" t="str">
-        <x:v>(701) 622-3275 Ext. </x:v>
+        <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Grant</x:v>
+        <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>03</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Grant County Courthouse</x:v>
+        <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>106 2nd AVE NE</x:v>
+        <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>Carson</x:v>
+        <x:v>Steele</x:v>
       </x:c>
       <x:c r="H38" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>58529</x:v>
+        <x:v>58482</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K38" t="str">
-        <x:v>(701) 622-3275 Ext. </x:v>
+        <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Grant</x:v>
+        <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>04</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Elgin Community Center</x:v>
+        <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>305 Main Street North</x:v>
+        <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>Elgin</x:v>
+        <x:v>Steele</x:v>
       </x:c>
       <x:c r="H39" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>58533</x:v>
+        <x:v>58482</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K39" t="str">
-        <x:v>(701) 622-3275 Ext. </x:v>
+        <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Grant</x:v>
+        <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Grant County Courthouse</x:v>
+        <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>106 2nd AVE NE</x:v>
+        <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>Carson</x:v>
+        <x:v>Steele</x:v>
       </x:c>
       <x:c r="H40" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I40" t="str">
-        <x:v>58529</x:v>
+        <x:v>58482</x:v>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K40" t="str">
-        <x:v>(701) 622-3275 Ext. </x:v>
+        <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>01</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E41" t="str">
         <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F41" t="str">
         <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G41" t="str">
         <x:v>Steele</x:v>
       </x:c>
       <x:c r="H41" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I41" t="str">
         <x:v>58482</x:v>
       </x:c>
       <x:c r="J41" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K41" t="str">
         <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
         <x:v>Kidder</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>02</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E42" t="str">
         <x:v>Pifer's Auction &amp; Realty Building</x:v>
       </x:c>
       <x:c r="F42" t="str">
         <x:v>510 7th St NW</x:v>
       </x:c>
       <x:c r="G42" t="str">
         <x:v>Steele</x:v>
       </x:c>
       <x:c r="H42" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I42" t="str">
         <x:v>58482</x:v>
       </x:c>
       <x:c r="J42" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K42" t="str">
         <x:v>(701) 475-4547 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Kidder</x:v>
+        <x:v>LaMoure</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>03</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>Pifer's Auction &amp; Realty Building</x:v>
+        <x:v>Edgeley National Guard Armory</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>510 7th St NW</x:v>
+        <x:v>508 1st Ave W</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>Steele</x:v>
+        <x:v>Edgeley </x:v>
       </x:c>
       <x:c r="H43" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I43" t="str">
-        <x:v>58482</x:v>
+        <x:v>58433</x:v>
       </x:c>
       <x:c r="J43" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K43" t="str">
-        <x:v>(701) 475-4547 Ext. </x:v>
+        <x:v>(701) 883-6040 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Kidder</x:v>
+        <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>04</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>Pifer's Auction &amp; Realty Building</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>510 7th St NW</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>Steele</x:v>
+        <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H44" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I44" t="str">
-        <x:v>58482</x:v>
+        <x:v>58495</x:v>
       </x:c>
       <x:c r="J44" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K44" t="str">
-        <x:v>(701) 475-4547 Ext. </x:v>
+        <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Kidder</x:v>
+        <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>05</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>Pifer's Auction &amp; Realty Building</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>510 7th St NW</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>Steele</x:v>
+        <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H45" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I45" t="str">
-        <x:v>58482</x:v>
+        <x:v>58495</x:v>
       </x:c>
       <x:c r="J45" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K45" t="str">
-        <x:v>(701) 475-4547 Ext. </x:v>
+        <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Kidder</x:v>
+        <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D46" t="str">
-        <x:v>06</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>Pifer's Auction &amp; Realty Building</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>510 7th St NW</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>Steele</x:v>
+        <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H46" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I46" t="str">
-        <x:v>58482</x:v>
+        <x:v>58495</x:v>
       </x:c>
       <x:c r="J46" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K46" t="str">
-        <x:v>(701) 475-4547 Ext. </x:v>
+        <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>LaMoure</x:v>
+        <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C47" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D47" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>Edgeley National Guard Armory</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>508 1st Ave W</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>Edgeley </x:v>
+        <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H47" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I47" t="str">
-        <x:v>58433</x:v>
+        <x:v>58495</x:v>
       </x:c>
       <x:c r="J47" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K47" t="str">
-        <x:v>(701) 883-6040 Ext. </x:v>
+        <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
         <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B48" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C48" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D48" t="str">
-        <x:v>01</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F48" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G48" t="str">
         <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H48" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I48" t="str">
         <x:v>58495</x:v>
       </x:c>
       <x:c r="J48" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K48" t="str">
         <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
         <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C49" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D49" t="str">
-        <x:v>02</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Wishek Public School Cafeteria</x:v>
       </x:c>
       <x:c r="F49" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>200 Badger St S</x:v>
       </x:c>
       <x:c r="G49" t="str">
         <x:v>Wishek</x:v>
       </x:c>
       <x:c r="H49" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I49" t="str">
         <x:v>58495</x:v>
       </x:c>
       <x:c r="J49" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K49" t="str">
         <x:v>(701) 288-5141 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>McIntosh</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>28</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D50" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Cartwright Hall</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>213 Main St</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>Wishek</x:v>
+        <x:v>Cartwright</x:v>
       </x:c>
       <x:c r="H50" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I50" t="str">
-        <x:v>58495</x:v>
+        <x:v>58838</x:v>
       </x:c>
       <x:c r="J50" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K50" t="str">
-        <x:v>(701) 288-5141 Ext. </x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>McIntosh</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>28</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D51" t="str">
-        <x:v>04</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Watford City City Hall</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>213 2nd ST NE</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>Wishek</x:v>
+        <x:v>Watford City</x:v>
       </x:c>
       <x:c r="H51" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>58495</x:v>
+        <x:v>58854</x:v>
       </x:c>
       <x:c r="J51" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K51" t="str">
-        <x:v>(701) 288-5141 Ext. </x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>McIntosh</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>28</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D52" t="str">
-        <x:v>05</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Cartwright Hall</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>213 Main St</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>Wishek</x:v>
+        <x:v>Cartwright</x:v>
       </x:c>
       <x:c r="H52" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I52" t="str">
-        <x:v>58495</x:v>
+        <x:v>58838</x:v>
       </x:c>
       <x:c r="J52" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K52" t="str">
-        <x:v>(701) 288-5141 Ext. </x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>McIntosh</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>28</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D53" t="str">
-        <x:v>06</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>National Guard Armory</x:v>
+        <x:v>Watford City City Hall</x:v>
       </x:c>
       <x:c r="F53" t="str">
-        <x:v>1210 1st Ave S</x:v>
+        <x:v>213 2nd ST NE</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>Wishek</x:v>
+        <x:v>Watford City</x:v>
       </x:c>
       <x:c r="H53" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I53" t="str">
-        <x:v>58495</x:v>
+        <x:v>58854</x:v>
       </x:c>
       <x:c r="J53" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K53" t="str">
-        <x:v>(701) 288-5141 Ext. </x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C54" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D54" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>Cartwright Hall</x:v>
+        <x:v>Garrison City Auditorium (Vote Center)</x:v>
       </x:c>
       <x:c r="F54" t="str">
-        <x:v>213 Main St</x:v>
+        <x:v>15 Main St South</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>Cartwright</x:v>
+        <x:v>Garrison</x:v>
       </x:c>
       <x:c r="H54" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I54" t="str">
-        <x:v>58838</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J54" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K54" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C55" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D55" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>Mandaree Community Center</x:v>
+        <x:v>Ralph Wells Community Center</x:v>
       </x:c>
       <x:c r="F55" t="str">
-        <x:v>212 Ridge Road</x:v>
+        <x:v>1104 Warrior St</x:v>
       </x:c>
       <x:c r="G55" t="str">
-        <x:v>Mandaree</x:v>
+        <x:v>White Shield</x:v>
       </x:c>
       <x:c r="H55" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I55" t="str">
-        <x:v>58757</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J55" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K55" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C56" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D56" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>Watford City City Hall</x:v>
+        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
       </x:c>
       <x:c r="F56" t="str">
-        <x:v>213 2nd ST NE</x:v>
+        <x:v>107 Eggert St</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>Watford City</x:v>
+        <x:v>Turtle Lake</x:v>
       </x:c>
       <x:c r="H56" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I56" t="str">
-        <x:v>58854</x:v>
+        <x:v>58575</x:v>
       </x:c>
       <x:c r="J56" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K56" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C57" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D57" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v>Cartwright Hall</x:v>
+        <x:v>Washburn Memorial Building (Vote Center)</x:v>
       </x:c>
       <x:c r="F57" t="str">
-        <x:v>213 Main St</x:v>
+        <x:v>805 Main Avenue</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>Cartwright</x:v>
+        <x:v>Washburn</x:v>
       </x:c>
       <x:c r="H57" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>58838</x:v>
+        <x:v>58577</x:v>
       </x:c>
       <x:c r="J57" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K57" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>04</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Mandaree Community Center</x:v>
+        <x:v>Garrison City Auditorium (Vote Center)</x:v>
       </x:c>
       <x:c r="F58" t="str">
-        <x:v>212 Ridge Road</x:v>
+        <x:v>15 Main St South</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>Mandaree</x:v>
+        <x:v>Garrison</x:v>
       </x:c>
       <x:c r="H58" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>58757</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J58" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K58" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>McKenzie</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>04</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="D59" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>Watford City City Hall</x:v>
+        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
       </x:c>
       <x:c r="F59" t="str">
-        <x:v>213 2nd ST NE</x:v>
+        <x:v>107 Eggert St</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>Watford City</x:v>
+        <x:v>Turtle Lake</x:v>
       </x:c>
       <x:c r="H59" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I59" t="str">
-        <x:v>58854</x:v>
+        <x:v>58575</x:v>
       </x:c>
       <x:c r="J59" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K59" t="str">
-        <x:v>(701) 444-3616 Ext. 3</x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B60" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>04</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="D60" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>Garrison City Auditorium (Vote Center)</x:v>
+        <x:v>Washburn Memorial Building (Vote Center)</x:v>
       </x:c>
       <x:c r="F60" t="str">
-        <x:v>15 Main St South</x:v>
+        <x:v>805 Main Avenue</x:v>
       </x:c>
       <x:c r="G60" t="str">
-        <x:v>Garrison</x:v>
+        <x:v>Washburn</x:v>
       </x:c>
       <x:c r="H60" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I60" t="str">
-        <x:v>58540</x:v>
+        <x:v>58577</x:v>
       </x:c>
       <x:c r="J60" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K60" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>04</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D61" t="str">
-        <x:v>02</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>Ralph Wells Community Center</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F61" t="str">
-        <x:v>1104 Warrior St</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G61" t="str">
-        <x:v>White Shield</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H61" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I61" t="str">
-        <x:v>58540</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J61" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K61" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>04</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>02</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
+        <x:v>Engage Church </x:v>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>107 Eggert St</x:v>
+        <x:v>4209 Old Red Trail</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>Turtle Lake</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H62" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I62" t="str">
-        <x:v>58575</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J62" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K62" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C63" t="str">
-        <x:v>04</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" t="str">
-        <x:v>02</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E63" t="str">
-        <x:v>Washburn Memorial Building (Vote Center)</x:v>
+        <x:v>Midway Lanes</x:v>
       </x:c>
       <x:c r="F63" t="str">
-        <x:v>805 Main Avenue</x:v>
+        <x:v>3327 Memorial Hwy</x:v>
       </x:c>
       <x:c r="G63" t="str">
-        <x:v>Washburn</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H63" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I63" t="str">
-        <x:v>58577</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J63" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K63" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C64" t="str">
-        <x:v>08</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" t="str">
-        <x:v>01</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E64" t="str">
-        <x:v>Garrison City Auditorium (Vote Center)</x:v>
+        <x:v>Capital Credit Union (fka: Flasher Credit Union)</x:v>
       </x:c>
       <x:c r="F64" t="str">
-        <x:v>15 Main St South</x:v>
+        <x:v>105 Main St N</x:v>
       </x:c>
       <x:c r="G64" t="str">
-        <x:v>Garrison</x:v>
+        <x:v>Flasher</x:v>
       </x:c>
       <x:c r="H64" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I64" t="str">
-        <x:v>58540</x:v>
+        <x:v>58535</x:v>
       </x:c>
       <x:c r="J64" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K64" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C65" t="str">
-        <x:v>08</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" t="str">
-        <x:v>01</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E65" t="str">
-        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
+        <x:v>St. Anthony Hall</x:v>
       </x:c>
       <x:c r="F65" t="str">
-        <x:v>107 Eggert St</x:v>
+        <x:v>2332 Co Rd 136</x:v>
       </x:c>
       <x:c r="G65" t="str">
-        <x:v>Turtle Lake</x:v>
+        <x:v>Saint Anthony</x:v>
       </x:c>
       <x:c r="H65" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I65" t="str">
-        <x:v>58575</x:v>
+        <x:v>58566</x:v>
       </x:c>
       <x:c r="J65" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K65" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>McLean</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C66" t="str">
-        <x:v>08</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D66" t="str">
-        <x:v>01</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E66" t="str">
-        <x:v>Washburn Memorial Building (Vote Center)</x:v>
+        <x:v>Mandan Airport</x:v>
       </x:c>
       <x:c r="F66" t="str">
-        <x:v>805 Main Avenue</x:v>
+        <x:v>4490 Hwy 6</x:v>
       </x:c>
       <x:c r="G66" t="str">
-        <x:v>Washburn</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H66" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I66" t="str">
-        <x:v>58577</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J66" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K66" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B67" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C67" t="str">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D67" t="str">
-        <x:v>05</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E67" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>Engage Church </x:v>
       </x:c>
       <x:c r="F67" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>4209 Old Red Trail</x:v>
       </x:c>
       <x:c r="G67" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H67" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I67" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J67" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K67" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B68" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D68" t="str">
-        <x:v>17</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E68" t="str">
-        <x:v>Engage Church </x:v>
+        <x:v>Redeemer Lutheran Church</x:v>
       </x:c>
       <x:c r="F68" t="str">
-        <x:v>4209 Old Red Trail</x:v>
+        <x:v>904 8th Ave SE</x:v>
       </x:c>
       <x:c r="G68" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H68" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I68" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J68" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K68" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B69" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C69" t="str">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D69" t="str">
-        <x:v>18</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E69" t="str">
         <x:v>Midway Lanes</x:v>
       </x:c>
       <x:c r="F69" t="str">
         <x:v>3327 Memorial Hwy</x:v>
       </x:c>
       <x:c r="G69" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H69" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I69" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J69" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K69" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B70" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C70" t="str">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D70" t="str">
-        <x:v>20</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E70" t="str">
-        <x:v>Capital Credit Union (fka: Flasher Credit Union)</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F70" t="str">
-        <x:v>105 Main St N</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G70" t="str">
-        <x:v>Flasher</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H70" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I70" t="str">
-        <x:v>58535</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J70" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K70" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B71" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C71" t="str">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D71" t="str">
-        <x:v>23</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E71" t="str">
-        <x:v>St. Anthony Hall</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F71" t="str">
-        <x:v>2332 Co Rd 136</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G71" t="str">
-        <x:v>Saint Anthony</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H71" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I71" t="str">
-        <x:v>58566</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J71" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K71" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B72" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C72" t="str">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D72" t="str">
-        <x:v>24</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E72" t="str">
-        <x:v>Mandan Airport</x:v>
+        <x:v>First Lutheran Church</x:v>
       </x:c>
       <x:c r="F72" t="str">
-        <x:v>4490 Hwy 6</x:v>
+        <x:v>408 9th St NW</x:v>
       </x:c>
       <x:c r="G72" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H72" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I72" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J72" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K72" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B73" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C73" t="str">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D73" t="str">
-        <x:v>32</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E73" t="str">
-        <x:v>Engage Church </x:v>
+        <x:v>Redeemer Lutheran Church</x:v>
       </x:c>
       <x:c r="F73" t="str">
-        <x:v>4209 Old Red Trail</x:v>
+        <x:v>904 8th Ave SE</x:v>
       </x:c>
       <x:c r="G73" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H73" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I73" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J73" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K73" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B74" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C74" t="str">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D74" t="str">
-        <x:v>01</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E74" t="str">
-        <x:v>Redeemer Lutheran Church</x:v>
+        <x:v>Glen Ullin Municipal Building</x:v>
       </x:c>
       <x:c r="F74" t="str">
-        <x:v>904 8th Ave SE</x:v>
+        <x:v>119 Main St S</x:v>
       </x:c>
       <x:c r="G74" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Glen Ullin</x:v>
       </x:c>
       <x:c r="H74" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I74" t="str">
-        <x:v>58554</x:v>
+        <x:v>58631</x:v>
       </x:c>
       <x:c r="J74" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K74" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B75" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C75" t="str">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D75" t="str">
-        <x:v>02</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E75" t="str">
-        <x:v>Midway Lanes</x:v>
+        <x:v>Hebron Community Center</x:v>
       </x:c>
       <x:c r="F75" t="str">
-        <x:v>3327 Memorial Hwy</x:v>
+        <x:v>600 Washington Ave</x:v>
       </x:c>
       <x:c r="G75" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Hebron</x:v>
       </x:c>
       <x:c r="H75" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I75" t="str">
-        <x:v>58554</x:v>
+        <x:v>58638</x:v>
       </x:c>
       <x:c r="J75" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K75" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C76" t="str">
-        <x:v>34</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="D76" t="str">
-        <x:v>03</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E76" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>White Earth City Hall</x:v>
       </x:c>
       <x:c r="F76" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>23 Hill St</x:v>
       </x:c>
       <x:c r="G76" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>White Earth</x:v>
       </x:c>
       <x:c r="H76" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I76" t="str">
-        <x:v>58554</x:v>
+        <x:v>58794</x:v>
       </x:c>
       <x:c r="J76" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K76" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C77" t="str">
-        <x:v>34</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D77" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E77" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>New Town Civic Center Auditorium</x:v>
       </x:c>
       <x:c r="F77" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>103 Soo Place</x:v>
       </x:c>
       <x:c r="G77" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>New Town</x:v>
       </x:c>
       <x:c r="H77" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I77" t="str">
-        <x:v>58554</x:v>
+        <x:v>58763</x:v>
       </x:c>
       <x:c r="J77" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K77" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C78" t="str">
-        <x:v>34</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D78" t="str">
-        <x:v>06</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E78" t="str">
-        <x:v>First Lutheran Church</x:v>
+        <x:v>Parshall American Legion Building</x:v>
       </x:c>
       <x:c r="F78" t="str">
-        <x:v>408 9th St NW</x:v>
+        <x:v>16 Main St N</x:v>
       </x:c>
       <x:c r="G78" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Parshall</x:v>
       </x:c>
       <x:c r="H78" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I78" t="str">
-        <x:v>58554</x:v>
+        <x:v>58770</x:v>
       </x:c>
       <x:c r="J78" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K78" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C79" t="str">
-        <x:v>34</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D79" t="str">
-        <x:v>08</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E79" t="str">
-        <x:v>Redeemer Lutheran Church</x:v>
+        <x:v>Palermo City Hall</x:v>
       </x:c>
       <x:c r="F79" t="str">
-        <x:v>904 8th Ave SE</x:v>
+        <x:v>249 Broadway St</x:v>
       </x:c>
       <x:c r="G79" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Palermo</x:v>
       </x:c>
       <x:c r="H79" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I79" t="str">
-        <x:v>58554</x:v>
+        <x:v>58769</x:v>
       </x:c>
       <x:c r="J79" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K79" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C80" t="str">
-        <x:v>36</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D80" t="str">
-        <x:v>36</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E80" t="str">
-        <x:v>Glen Ullin Municipal Building</x:v>
+        <x:v>Mountrail County South Complex</x:v>
       </x:c>
       <x:c r="F80" t="str">
-        <x:v>119 Main St S</x:v>
+        <x:v>8103 61st St NW</x:v>
       </x:c>
       <x:c r="G80" t="str">
-        <x:v>Glen Ullin</x:v>
+        <x:v>Stanley</x:v>
       </x:c>
       <x:c r="H80" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I80" t="str">
-        <x:v>58631</x:v>
+        <x:v>58784</x:v>
       </x:c>
       <x:c r="J80" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K80" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>Morton</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C81" t="str">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D81" t="str">
-        <x:v>38</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E81" t="str">
-        <x:v>Hebron Community Center</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F81" t="str">
-        <x:v>600 Washington Ave</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G81" t="str">
-        <x:v>Hebron</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H81" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I81" t="str">
-        <x:v>58638</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J81" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K81" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C82" t="str">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D82" t="str">
         <x:v>02</x:v>
       </x:c>
-      <x:c r="D82" t="str">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E82" t="str">
-        <x:v>White Earth City Hall</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F82" t="str">
-        <x:v>23 Hill St</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G82" t="str">
-        <x:v>White Earth</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H82" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I82" t="str">
-        <x:v>58794</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J82" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K82" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C83" t="str">
-        <x:v>04</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D83" t="str">
-        <x:v>02</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E83" t="str">
-        <x:v>New Town Civic Center Auditorium</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F83" t="str">
-        <x:v>103 Soo Place</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G83" t="str">
-        <x:v>New Town</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H83" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I83" t="str">
-        <x:v>58763</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J83" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K83" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C84" t="str">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D84" t="str">
         <x:v>04</x:v>
       </x:c>
-      <x:c r="D84" t="str">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E84" t="str">
-        <x:v>Parshall American Legion Building</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F84" t="str">
-        <x:v>16 Main St N</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G84" t="str">
-        <x:v>Parshall</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H84" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I84" t="str">
-        <x:v>58770</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J84" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K84" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C85" t="str">
-        <x:v>04</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D85" t="str">
-        <x:v>04</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E85" t="str">
-        <x:v>Palermo City Hall</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F85" t="str">
-        <x:v>249 Broadway St</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G85" t="str">
-        <x:v>Palermo</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H85" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I85" t="str">
-        <x:v>58769</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J85" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K85" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C86" t="str">
-        <x:v>04</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D86" t="str">
-        <x:v>05</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E86" t="str">
-        <x:v>Mountrail County South Complex</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F86" t="str">
-        <x:v>8103 61st St NW</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G86" t="str">
-        <x:v>Stanley</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H86" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I86" t="str">
-        <x:v>58784</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J86" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K86" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B87" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C87" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" t="str">
-        <x:v>01</x:v>
+        <x:v>07</x:v>
       </x:c>
       <x:c r="E87" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F87" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G87" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H87" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I87" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J87" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K87" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B88" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C88" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D88" t="str">
-        <x:v>02</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E88" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F88" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G88" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H88" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I88" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J88" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K88" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C89" t="str">
-        <x:v>14</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E89" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F89" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G89" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H89" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I89" t="str">
-        <x:v>58368</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J89" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K89" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C90" t="str">
-        <x:v>14</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E90" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F90" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G90" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H90" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I90" t="str">
-        <x:v>58368</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J90" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K90" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C91" t="str">
-        <x:v>14</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D91" t="str">
-        <x:v>05</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E91" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F91" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G91" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H91" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I91" t="str">
-        <x:v>58368</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J91" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K91" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C92" t="str">
-        <x:v>14</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D92" t="str">
-        <x:v>06</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E92" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F92" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G92" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H92" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I92" t="str">
-        <x:v>58368</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J92" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K92" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C93" t="str">
-        <x:v>14</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D93" t="str">
-        <x:v>07</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E93" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F93" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G93" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H93" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I93" t="str">
-        <x:v>58368</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J93" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K93" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Richland</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C94" t="str">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D94" t="str">
-        <x:v>08</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E94" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Abercrombie Community Hall</x:v>
       </x:c>
       <x:c r="F94" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>516 Broadway</x:v>
       </x:c>
       <x:c r="G94" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Abercrombie</x:v>
       </x:c>
       <x:c r="H94" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I94" t="str">
-        <x:v>58368</x:v>
+        <x:v>58001</x:v>
       </x:c>
       <x:c r="J94" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K94" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Richland</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C95" t="str">
-        <x:v>06</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D95" t="str">
-        <x:v>01</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E95" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Fairmount Community Center</x:v>
       </x:c>
       <x:c r="F95" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>113 Main Ave</x:v>
       </x:c>
       <x:c r="G95" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Fairmount</x:v>
       </x:c>
       <x:c r="H95" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I95" t="str">
-        <x:v>58761</x:v>
+        <x:v>58030</x:v>
       </x:c>
       <x:c r="J95" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K95" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Richland</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C96" t="str">
-        <x:v>06</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D96" t="str">
-        <x:v>02</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E96" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Hankinson Community Center</x:v>
       </x:c>
       <x:c r="F96" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>112 Main Ave S</x:v>
       </x:c>
       <x:c r="G96" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Hankinson</x:v>
       </x:c>
       <x:c r="H96" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I96" t="str">
-        <x:v>58761</x:v>
+        <x:v>58041</x:v>
       </x:c>
       <x:c r="J96" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K96" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C97" t="str">
-        <x:v>06</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D97" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E97" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Pierce Congregational Church</x:v>
       </x:c>
       <x:c r="F97" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>13001 73rd St SW</x:v>
       </x:c>
       <x:c r="G97" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Scranton</x:v>
       </x:c>
       <x:c r="H97" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I97" t="str">
-        <x:v>58761</x:v>
+        <x:v>58653</x:v>
       </x:c>
       <x:c r="J97" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K97" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>06</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D98" t="str">
-        <x:v>04</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E98" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F98" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G98" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H98" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I98" t="str">
-        <x:v>58761</x:v>
+        <x:v>58620</x:v>
       </x:c>
       <x:c r="J98" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K98" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C99" t="str">
-        <x:v>06</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D99" t="str">
-        <x:v>05</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E99" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F99" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G99" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H99" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I99" t="str">
-        <x:v>58761</x:v>
+        <x:v>58620</x:v>
       </x:c>
       <x:c r="J99" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K99" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>Richland</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B100" t="str">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C100" t="str">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C100" t="str">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D100" t="str">
-        <x:v>39</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E100" t="str">
-        <x:v>Abercrombie Community Hall</x:v>
+        <x:v>Marmarth Community Center</x:v>
       </x:c>
       <x:c r="F100" t="str">
-        <x:v>516 Broadway</x:v>
+        <x:v>911 Main St </x:v>
       </x:c>
       <x:c r="G100" t="str">
-        <x:v>Abercrombie</x:v>
+        <x:v>Marmarth</x:v>
       </x:c>
       <x:c r="H100" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I100" t="str">
-        <x:v>58001</x:v>
+        <x:v>58643</x:v>
       </x:c>
       <x:c r="J100" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K100" t="str">
-        <x:v>(701) 642-7700 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>Richland</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B101" t="str">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C101" t="str">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C101" t="str">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D101" t="str">
-        <x:v>46</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E101" t="str">
-        <x:v>Fairmount Community Center</x:v>
+        <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F101" t="str">
-        <x:v>113 Main Ave</x:v>
+        <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G101" t="str">
-        <x:v>Fairmount</x:v>
+        <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H101" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I101" t="str">
-        <x:v>58030</x:v>
+        <x:v>58620</x:v>
       </x:c>
       <x:c r="J101" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K101" t="str">
-        <x:v>(701) 642-7700 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>Richland</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C102" t="str">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D102" t="str">
-        <x:v>48</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E102" t="str">
-        <x:v>Hankinson Community Center</x:v>
+        <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F102" t="str">
-        <x:v>112 Main Ave S</x:v>
+        <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G102" t="str">
-        <x:v>Hankinson</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H102" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I102" t="str">
-        <x:v>58041</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J102" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K102" t="str">
-        <x:v>(701) 642-7700 Ext. </x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C103" t="str">
-        <x:v>09</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D103" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E103" t="str">
-        <x:v>Rolla City Hall</x:v>
+        <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F103" t="str">
-        <x:v>14 1st ST SE</x:v>
+        <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G103" t="str">
-        <x:v>Rolla</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H103" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I103" t="str">
-        <x:v>58367</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J103" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K103" t="str">
-        <x:v>(701) 477-5665 Ext. 101</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C104" t="str">
-        <x:v>09</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D104" t="str">
-        <x:v>02</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E104" t="str">
-        <x:v>St John Senior Center</x:v>
+        <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F104" t="str">
-        <x:v>200 Foussard Ave SW</x:v>
+        <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G104" t="str">
-        <x:v>St John</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H104" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I104" t="str">
-        <x:v>58369</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J104" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K104" t="str">
-        <x:v>(701) 477-5665 Ext. 101</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C105" t="str">
-        <x:v>09</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D105" t="str">
         <x:v>03</x:v>
       </x:c>
       <x:c r="E105" t="str">
-        <x:v>Derrick Dixon Event Center</x:v>
+        <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F105" t="str">
-        <x:v>1210 William Hardesty Street</x:v>
+        <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G105" t="str">
-        <x:v>Belcourt</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H105" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I105" t="str">
-        <x:v>58316</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J105" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K105" t="str">
-        <x:v>(701) 477-5665 Ext. 101</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C106" t="str">
-        <x:v>09</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D106" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="E106" t="str">
-        <x:v>Dunseith City Hall</x:v>
+        <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F106" t="str">
-        <x:v>101 Peace Garden Ave</x:v>
+        <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G106" t="str">
-        <x:v>Dunseith</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H106" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I106" t="str">
-        <x:v>58329</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J106" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K106" t="str">
-        <x:v>(701) 477-5665 Ext. 101</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C107" t="str">
-        <x:v>09</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D107" t="str">
-        <x:v>05</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E107" t="str">
-        <x:v>WWI Memorial Building</x:v>
+        <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F107" t="str">
-        <x:v>503 2nd Ave </x:v>
+        <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G107" t="str">
-        <x:v>Rolette</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H107" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I107" t="str">
-        <x:v>58366</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J107" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K107" t="str">
-        <x:v>(701) 477-5665 Ext. 101</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C108" t="str">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D108" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E108" t="str">
-        <x:v>Pierce Congregational Church</x:v>
+        <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F108" t="str">
-        <x:v>13001 73rd St SW</x:v>
+        <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G108" t="str">
-        <x:v>Scranton</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H108" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I108" t="str">
-        <x:v>58653</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J108" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K108" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C109" t="str">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D109" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E109" t="str">
-        <x:v>Slope County Courthouse</x:v>
+        <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F109" t="str">
-        <x:v>206 S Main St</x:v>
+        <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G109" t="str">
-        <x:v>Amidon</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H109" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I109" t="str">
-        <x:v>58620</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J109" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K109" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Towner</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C110" t="str">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D110" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E110" t="str">
-        <x:v>Slope County Courthouse</x:v>
+        <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F110" t="str">
-        <x:v>206 S Main St</x:v>
+        <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G110" t="str">
-        <x:v>Amidon</x:v>
+        <x:v>Cando</x:v>
       </x:c>
       <x:c r="H110" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I110" t="str">
-        <x:v>58620</x:v>
+        <x:v>58324</x:v>
       </x:c>
       <x:c r="J110" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K110" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Towner</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C111" t="str">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D111" t="str">
-        <x:v>03</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E111" t="str">
-        <x:v>Marmarth Community Center</x:v>
+        <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F111" t="str">
-        <x:v>911 Main St </x:v>
+        <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G111" t="str">
-        <x:v>Marmarth</x:v>
+        <x:v>Cando</x:v>
       </x:c>
       <x:c r="H111" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I111" t="str">
-        <x:v>58643</x:v>
+        <x:v>58324</x:v>
       </x:c>
       <x:c r="J111" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K111" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Towner</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C112" t="str">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D112" t="str">
         <x:v>03</x:v>
       </x:c>
       <x:c r="E112" t="str">
-        <x:v>Slope County Courthouse</x:v>
+        <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F112" t="str">
-        <x:v>206 S Main St</x:v>
+        <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G112" t="str">
-        <x:v>Amidon</x:v>
+        <x:v>Cando</x:v>
       </x:c>
       <x:c r="H112" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I112" t="str">
-        <x:v>58620</x:v>
+        <x:v>58324</x:v>
       </x:c>
       <x:c r="J112" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K112" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C113" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D113" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E113" t="str">
-        <x:v>Biesiot Activites Center (BAC)</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F113" t="str">
-        <x:v>398 State Ave N</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G113" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H113" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I113" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J113" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K113" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C114" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D114" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E114" t="str">
-        <x:v>Prairie Hills Mall</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F114" t="str">
-        <x:v>1681 3rd Ave W</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G114" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H114" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I114" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J114" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K114" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C115" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D115" t="str">
         <x:v>03</x:v>
       </x:c>
       <x:c r="E115" t="str">
-        <x:v>Biesiot Activites Center (BAC)</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F115" t="str">
-        <x:v>398 State Ave N</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G115" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H115" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I115" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J115" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K115" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C116" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D116" t="str">
-        <x:v>03</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E116" t="str">
-        <x:v>Prairie Hills Mall</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F116" t="str">
-        <x:v>1681 3rd Ave W</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G116" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H116" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I116" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J116" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K116" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C117" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>04</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E117" t="str">
-        <x:v>Biesiot Activites Center (BAC)</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F117" t="str">
-        <x:v>398 State Ave N</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G117" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H117" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I117" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J117" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K117" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v>04</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E118" t="str">
-        <x:v>Prairie Hills Mall</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F118" t="str">
-        <x:v>1681 3rd Ave W</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G118" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H118" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I118" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J118" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K118" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v>01</x:v>
+        <x:v>07</x:v>
       </x:c>
       <x:c r="E119" t="str">
-        <x:v>Biesiot Activites Center (BAC)</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F119" t="str">
-        <x:v>398 State Ave N</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G119" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H119" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I119" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J119" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K119" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C120" t="str">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D120" t="str">
-        <x:v>01</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E120" t="str">
-        <x:v>Prairie Hills Mall</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F120" t="str">
-        <x:v>1681 3rd Ave W</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G120" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H120" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I120" t="str">
-        <x:v>58601</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J120" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K120" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>Towner</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C121" t="str">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v>01</x:v>
+        <x:v>09</x:v>
       </x:c>
       <x:c r="E121" t="str">
-        <x:v> Cando Armory</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F121" t="str">
-        <x:v>408 5th Ave</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G121" t="str">
-        <x:v>Cando</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H121" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I121" t="str">
-        <x:v>58324</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J121" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K121" t="str">
-        <x:v>(701) 968-4340 Ext. 1</x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>Towner</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C122" t="str">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v>02</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E122" t="str">
-        <x:v> Cando Armory</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F122" t="str">
-        <x:v>408 5th Ave</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G122" t="str">
-        <x:v>Cando</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H122" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I122" t="str">
-        <x:v>58324</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J122" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K122" t="str">
-        <x:v>(701) 968-4340 Ext. 1</x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>Towner</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C123" t="str">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>03</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E123" t="str">
-        <x:v> Cando Armory</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F123" t="str">
-        <x:v>408 5th Ave</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G123" t="str">
-        <x:v>Cando</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H123" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I123" t="str">
-        <x:v>58324</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J123" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K123" t="str">
-        <x:v>(701) 968-4340 Ext. 1</x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B124" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C124" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D124" t="str">
-        <x:v>01</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E124" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F124" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G124" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H124" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I124" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J124" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K124" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>Traill</x:v>
+        <x:v>Williams</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C125" t="str">
-        <x:v>20</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>02</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E125" t="str">
-        <x:v>Mayville Armory</x:v>
+        <x:v>Tioga Community Center</x:v>
       </x:c>
       <x:c r="F125" t="str">
-        <x:v>332 Center Ave S</x:v>
+        <x:v>510 NE 6th St</x:v>
       </x:c>
       <x:c r="G125" t="str">
-        <x:v>Mayille </x:v>
+        <x:v>Tioga</x:v>
       </x:c>
       <x:c r="H125" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I125" t="str">
-        <x:v>58257</x:v>
+        <x:v>58852</x:v>
       </x:c>
       <x:c r="J125" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K125" t="str">
-        <x:v>(701) 636-4458 Ext. </x:v>
+        <x:v>(701) 577-4500 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>Traill</x:v>
+        <x:v>Williams</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C126" t="str">
-        <x:v>20</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="D126" t="str">
-        <x:v>03</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E126" t="str">
-        <x:v>Mayville Armory</x:v>
+        <x:v>Wildrose Fire Hall</x:v>
       </x:c>
       <x:c r="F126" t="str">
-        <x:v>332 Center Ave S</x:v>
+        <x:v>412 Main St</x:v>
       </x:c>
       <x:c r="G126" t="str">
-        <x:v>Mayille </x:v>
+        <x:v>Wildrose</x:v>
       </x:c>
       <x:c r="H126" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I126" t="str">
-        <x:v>58257</x:v>
+        <x:v>58795</x:v>
       </x:c>
       <x:c r="J126" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K126" t="str">
-        <x:v>(701) 636-4458 Ext. </x:v>
-[...383 lines deleted...]
-      <x:c r="K137" t="str">
         <x:v>(701) 577-4500 Ext. </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>County</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Number of Precincts</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Number of Election Day Polling Places</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Adams</x:v>
       </x:c>
@@ -6174,51 +5789,51 @@
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Burleigh</x:v>
       </x:c>
       <x:c r="B9">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B10">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Cavalier</x:v>
       </x:c>
       <x:c r="B11">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C11">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Dickey</x:v>
       </x:c>
       <x:c r="B12">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C12">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
@@ -6372,51 +5987,51 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B27">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B28">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C28">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B29">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>Mercer</x:v>
       </x:c>
       <x:c r="B30">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C30">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
@@ -6636,51 +6251,51 @@
         <x:v>12</x:v>
       </x:c>
       <x:c r="C50">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
         <x:v>Walsh</x:v>
       </x:c>
       <x:c r="B51">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C51">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>Ward</x:v>
       </x:c>
       <x:c r="B52">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C52">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>Wells</x:v>
       </x:c>
       <x:c r="B53">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C53">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
         <x:v>Williams</x:v>
       </x:c>
       <x:c r="B54">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C54">
         <x:v>4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
@@ -6751,95 +6366,95 @@
       </x:c>
       <x:c r="C3" t="str">
         <x:v>3333 13th Ave S</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>Fargo</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>58103</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v> Oct 29 2018 10:00AM-Oct 29 2018  7:00PM, Oct 30 2018 10:00AM-Oct 30 2018  7:00PM, Oct 31 2018 10:00AM-Oct 31 2018  7:00PM, Nov  1 2018 10:00AM-Nov  1 2018  7:00PM, Nov  2 2018 10:00AM-Nov  2 2018  7:00PM</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>Woodland Conference Center Door, East side of Building</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>EV Days Inn Casselton</x:v>
+        <x:v>EV Casselton City Hall</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>2050 Governor's Drive</x:v>
+        <x:v>702 1st St N</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>Casselton</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>58012</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v> Oct 31 2018 10:00AM-Oct 31 2018  7:00PM, Nov  1 2018 10:00AM-Nov  1 2018  7:00PM, Nov  2 2018 10:00AM-Nov  2 2018  7:00PM</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>Hotel Lobby Entrance, Second Floor Conference Room</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Cass</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>EV Fargodome</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>1800 University Dr N</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Fargo</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>58102</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v> Oct 29 2018 10:00AM-Oct 29 2018  7:00PM, Oct 30 2018 10:00AM-Oct 30 2018  7:00PM, Oct 31 2018 10:00AM-Oct 31 2018  7:00PM, Nov  1 2018 10:00AM-Nov  1 2018  7:00PM, Nov  2 2018 10:00AM-Nov  2 2018  7:00PM</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>No Early Voting on Saturday, moved to North High School</x:v>
+        <x:v>No Early Voting on Saturday</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Grand Forks</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>Alerus Center Early Voting</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>1200 42nd St S</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>Grand Forks</x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>58201</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v> Oct 30 2018 10:00AM-Oct 30 2018  6:00PM, Oct 31 2018 10:00AM-Oct 31 2018  6:00PM, Nov  1 2018 10:00AM-Nov  1 2018  6:00PM, Nov  2 2018 10:00AM-Nov  2 2018  6:00PM, Nov  3 2018 10:00AM-Nov  3 2018  3:00PM</x:v>
       </x:c>
       <x:c r="H6" t="str">