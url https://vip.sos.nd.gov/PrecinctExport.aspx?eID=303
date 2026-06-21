--- v2 (2026-04-28)
+++ v3 (2026-06-21)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda855c8818c49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849db07f8f8743ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="R3ba7b78f46f84476"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="R45f95a0e67da42b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="R15c79c8808c5449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Statewide Polling Places" sheetId="2" r:id="R3ccd9f49ed1f4465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="No. of Precincts" sheetId="3" r:id="R2e36952e13e54534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="Refee5899ba2041b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba7b78f46f84476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Refd64f0b90c148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd50d247fbb224514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R45f95a0e67da42b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c79c8808c5449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3ccd9f49ed1f4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2e36952e13e54534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Refee5899ba2041b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>County</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v># of Election Day Polling Places</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Early Voting</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Traditional Precinct Polling Sites</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Vote by Mail</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Vote Centers</x:v>
       </x:c>
       <x:c r="G1" t="str">