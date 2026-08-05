--- v3 (2026-06-21)
+++ v4 (2026-08-05)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849db07f8f8743ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd55f773509e4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="R15c79c8808c5449d"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="Refee5899ba2041b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Election Admin Info" sheetId="1" r:id="Ra2bdb4219746474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Statewide Polling Places" sheetId="2" r:id="Rc0b4b33049d64d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="No. of Precincts" sheetId="3" r:id="R362acb6ab5a44574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Early Voting Available Counties" sheetId="4" r:id="R34378a8d6d824234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c79c8808c5449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3ccd9f49ed1f4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2e36952e13e54534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Refee5899ba2041b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bdb4219746474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc0b4b33049d64d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R362acb6ab5a44574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R34378a8d6d824234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>County</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v># of Election Day Polling Places</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Early Voting</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Traditional Precinct Polling Sites</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Vote by Mail</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Vote Centers</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -3029,2693 +3029,2763 @@
       </x:c>
       <x:c r="I50" t="str">
         <x:v>58838</x:v>
       </x:c>
       <x:c r="J50" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K50" t="str">
         <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
         <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C51" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>Watford City City Hall</x:v>
+        <x:v>Mandaree Community Center</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>213 2nd ST NE</x:v>
+        <x:v>212 Ridge Road</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>Watford City</x:v>
+        <x:v>Mandaree</x:v>
       </x:c>
       <x:c r="H51" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>58854</x:v>
+        <x:v>58757</x:v>
       </x:c>
       <x:c r="J51" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K51" t="str">
         <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C52" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D52" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>Cartwright Hall</x:v>
+        <x:v>Watford City City Hall</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>213 Main St</x:v>
+        <x:v>213 2nd ST NE</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>Cartwright</x:v>
+        <x:v>Watford City</x:v>
       </x:c>
       <x:c r="H52" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I52" t="str">
-        <x:v>58838</x:v>
+        <x:v>58854</x:v>
       </x:c>
       <x:c r="J52" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K52" t="str">
         <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C53" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D53" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>Watford City City Hall</x:v>
+        <x:v>Cartwright Hall</x:v>
       </x:c>
       <x:c r="F53" t="str">
-        <x:v>213 2nd ST NE</x:v>
+        <x:v>213 Main St</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>Watford City</x:v>
+        <x:v>Cartwright</x:v>
       </x:c>
       <x:c r="H53" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I53" t="str">
-        <x:v>58854</x:v>
+        <x:v>58838</x:v>
       </x:c>
       <x:c r="J53" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K53" t="str">
         <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>McLean</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C54" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D54" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>Garrison City Auditorium (Vote Center)</x:v>
+        <x:v>Mandaree Community Center</x:v>
       </x:c>
       <x:c r="F54" t="str">
-        <x:v>15 Main St South</x:v>
+        <x:v>212 Ridge Road</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>Garrison</x:v>
+        <x:v>Mandaree</x:v>
       </x:c>
       <x:c r="H54" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I54" t="str">
-        <x:v>58540</x:v>
+        <x:v>58757</x:v>
       </x:c>
       <x:c r="J54" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K54" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>McLean</x:v>
+        <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C55" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>Ralph Wells Community Center</x:v>
+        <x:v>Watford City City Hall</x:v>
       </x:c>
       <x:c r="F55" t="str">
-        <x:v>1104 Warrior St</x:v>
+        <x:v>213 2nd ST NE</x:v>
       </x:c>
       <x:c r="G55" t="str">
-        <x:v>White Shield</x:v>
+        <x:v>Watford City</x:v>
       </x:c>
       <x:c r="H55" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I55" t="str">
-        <x:v>58540</x:v>
+        <x:v>58854</x:v>
       </x:c>
       <x:c r="J55" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K55" t="str">
-        <x:v>(701) 462-8541 Ext. 825</x:v>
+        <x:v>(701) 444-3616 Ext. 3</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C56" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D56" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
+        <x:v>Garrison City Auditorium (Vote Center)</x:v>
       </x:c>
       <x:c r="F56" t="str">
-        <x:v>107 Eggert St</x:v>
+        <x:v>15 Main St South</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>Turtle Lake</x:v>
+        <x:v>Garrison</x:v>
       </x:c>
       <x:c r="H56" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I56" t="str">
-        <x:v>58575</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J56" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K56" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C57" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D57" t="str">
         <x:v>02</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v>Washburn Memorial Building (Vote Center)</x:v>
+        <x:v>Ralph Wells Community Center</x:v>
       </x:c>
       <x:c r="F57" t="str">
-        <x:v>805 Main Avenue</x:v>
+        <x:v>1104 Warrior St</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>Washburn</x:v>
+        <x:v>White Shield</x:v>
       </x:c>
       <x:c r="H57" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>58577</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J57" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K57" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>08</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Garrison City Auditorium (Vote Center)</x:v>
+        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
       </x:c>
       <x:c r="F58" t="str">
-        <x:v>15 Main St South</x:v>
+        <x:v>107 Eggert St</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>Garrison</x:v>
+        <x:v>Turtle Lake</x:v>
       </x:c>
       <x:c r="H58" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>58540</x:v>
+        <x:v>58575</x:v>
       </x:c>
       <x:c r="J58" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K58" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B59" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>08</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D59" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
+        <x:v>Washburn Memorial Building (Vote Center)</x:v>
       </x:c>
       <x:c r="F59" t="str">
-        <x:v>107 Eggert St</x:v>
+        <x:v>805 Main Avenue</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>Turtle Lake</x:v>
+        <x:v>Washburn</x:v>
       </x:c>
       <x:c r="H59" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I59" t="str">
-        <x:v>58575</x:v>
+        <x:v>58577</x:v>
       </x:c>
       <x:c r="J59" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K59" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B60" t="str">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C60" t="str">
         <x:v>08</x:v>
       </x:c>
       <x:c r="D60" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>Washburn Memorial Building (Vote Center)</x:v>
+        <x:v>Garrison City Auditorium (Vote Center)</x:v>
       </x:c>
       <x:c r="F60" t="str">
-        <x:v>805 Main Avenue</x:v>
+        <x:v>15 Main St South</x:v>
       </x:c>
       <x:c r="G60" t="str">
-        <x:v>Washburn</x:v>
+        <x:v>Garrison</x:v>
       </x:c>
       <x:c r="H60" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I60" t="str">
-        <x:v>58577</x:v>
+        <x:v>58540</x:v>
       </x:c>
       <x:c r="J60" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K60" t="str">
         <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>Morton</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>31</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="D61" t="str">
-        <x:v>05</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>Turtle Lake City Hall (Vote Center)</x:v>
       </x:c>
       <x:c r="F61" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>107 Eggert St</x:v>
       </x:c>
       <x:c r="G61" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Turtle Lake</x:v>
       </x:c>
       <x:c r="H61" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I61" t="str">
-        <x:v>58554</x:v>
+        <x:v>58575</x:v>
       </x:c>
       <x:c r="J61" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K61" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>Morton</x:v>
+        <x:v>McLean</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>31</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>17</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>Engage Church </x:v>
+        <x:v>Washburn Memorial Building (Vote Center)</x:v>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>4209 Old Red Trail</x:v>
+        <x:v>805 Main Avenue</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Washburn</x:v>
       </x:c>
       <x:c r="H62" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I62" t="str">
-        <x:v>58554</x:v>
+        <x:v>58577</x:v>
       </x:c>
       <x:c r="J62" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K62" t="str">
-        <x:v>(701) 667-3300 Ext. </x:v>
+        <x:v>(701) 462-8541 Ext. 825</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B63" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C63" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" t="str">
-        <x:v>18</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E63" t="str">
-        <x:v>Midway Lanes</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F63" t="str">
-        <x:v>3327 Memorial Hwy</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G63" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H63" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I63" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J63" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K63" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B64" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C64" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" t="str">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E64" t="str">
-        <x:v>Capital Credit Union (fka: Flasher Credit Union)</x:v>
+        <x:v>Engage Church </x:v>
       </x:c>
       <x:c r="F64" t="str">
-        <x:v>105 Main St N</x:v>
+        <x:v>4209 Old Red Trail</x:v>
       </x:c>
       <x:c r="G64" t="str">
-        <x:v>Flasher</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H64" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I64" t="str">
-        <x:v>58535</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J64" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K64" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B65" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C65" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" t="str">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E65" t="str">
-        <x:v>St. Anthony Hall</x:v>
+        <x:v>Midway Lanes</x:v>
       </x:c>
       <x:c r="F65" t="str">
-        <x:v>2332 Co Rd 136</x:v>
+        <x:v>3327 Memorial Hwy</x:v>
       </x:c>
       <x:c r="G65" t="str">
-        <x:v>Saint Anthony</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H65" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I65" t="str">
-        <x:v>58566</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J65" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K65" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B66" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C66" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" t="str">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E66" t="str">
-        <x:v>Mandan Airport</x:v>
+        <x:v>Capital Credit Union (fka: Flasher Credit Union)</x:v>
       </x:c>
       <x:c r="F66" t="str">
-        <x:v>4490 Hwy 6</x:v>
+        <x:v>105 Main St N</x:v>
       </x:c>
       <x:c r="G66" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Flasher</x:v>
       </x:c>
       <x:c r="H66" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I66" t="str">
-        <x:v>58554</x:v>
+        <x:v>58535</x:v>
       </x:c>
       <x:c r="J66" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K66" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B67" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C67" t="str">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D67" t="str">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E67" t="str">
-        <x:v>Engage Church </x:v>
+        <x:v>St. Anthony Hall</x:v>
       </x:c>
       <x:c r="F67" t="str">
-        <x:v>4209 Old Red Trail</x:v>
+        <x:v>2332 Co Rd 136</x:v>
       </x:c>
       <x:c r="G67" t="str">
-        <x:v>Mandan</x:v>
+        <x:v>Saint Anthony</x:v>
       </x:c>
       <x:c r="H67" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I67" t="str">
-        <x:v>58554</x:v>
+        <x:v>58566</x:v>
       </x:c>
       <x:c r="J67" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K67" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B68" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" t="str">
-        <x:v>01</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E68" t="str">
-        <x:v>Redeemer Lutheran Church</x:v>
+        <x:v>Mandan Airport</x:v>
       </x:c>
       <x:c r="F68" t="str">
-        <x:v>904 8th Ave SE</x:v>
+        <x:v>4490 Hwy 6</x:v>
       </x:c>
       <x:c r="G68" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H68" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I68" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J68" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K68" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B69" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C69" t="str">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D69" t="str">
-        <x:v>02</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E69" t="str">
-        <x:v>Midway Lanes</x:v>
+        <x:v>Engage Church </x:v>
       </x:c>
       <x:c r="F69" t="str">
-        <x:v>3327 Memorial Hwy</x:v>
+        <x:v>4209 Old Red Trail</x:v>
       </x:c>
       <x:c r="G69" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H69" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I69" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J69" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K69" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B70" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C70" t="str">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D70" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E70" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>Redeemer Lutheran Church</x:v>
       </x:c>
       <x:c r="F70" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>904 8th Ave SE</x:v>
       </x:c>
       <x:c r="G70" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H70" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I70" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J70" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K70" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B71" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C71" t="str">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D71" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E71" t="str">
-        <x:v>Eagles Club</x:v>
+        <x:v>Midway Lanes</x:v>
       </x:c>
       <x:c r="F71" t="str">
-        <x:v>1400 Collins Ave</x:v>
+        <x:v>3327 Memorial Hwy</x:v>
       </x:c>
       <x:c r="G71" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H71" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I71" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J71" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K71" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B72" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C72" t="str">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D72" t="str">
-        <x:v>06</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E72" t="str">
-        <x:v>First Lutheran Church</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F72" t="str">
-        <x:v>408 9th St NW</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G72" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H72" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I72" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J72" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K72" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B73" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C73" t="str">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D73" t="str">
-        <x:v>08</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E73" t="str">
-        <x:v>Redeemer Lutheran Church</x:v>
+        <x:v>Eagles Club</x:v>
       </x:c>
       <x:c r="F73" t="str">
-        <x:v>904 8th Ave SE</x:v>
+        <x:v>1400 Collins Ave</x:v>
       </x:c>
       <x:c r="G73" t="str">
         <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H73" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I73" t="str">
         <x:v>58554</x:v>
       </x:c>
       <x:c r="J73" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K73" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B74" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C74" t="str">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D74" t="str">
-        <x:v>36</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E74" t="str">
-        <x:v>Glen Ullin Municipal Building</x:v>
+        <x:v>First Lutheran Church</x:v>
       </x:c>
       <x:c r="F74" t="str">
-        <x:v>119 Main St S</x:v>
+        <x:v>408 9th St NW</x:v>
       </x:c>
       <x:c r="G74" t="str">
-        <x:v>Glen Ullin</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H74" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I74" t="str">
-        <x:v>58631</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J74" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K74" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
         <x:v>Morton</x:v>
       </x:c>
       <x:c r="B75" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C75" t="str">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D75" t="str">
-        <x:v>38</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E75" t="str">
-        <x:v>Hebron Community Center</x:v>
+        <x:v>Redeemer Lutheran Church</x:v>
       </x:c>
       <x:c r="F75" t="str">
-        <x:v>600 Washington Ave</x:v>
+        <x:v>904 8th Ave SE</x:v>
       </x:c>
       <x:c r="G75" t="str">
-        <x:v>Hebron</x:v>
+        <x:v>Mandan</x:v>
       </x:c>
       <x:c r="H75" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I75" t="str">
-        <x:v>58638</x:v>
+        <x:v>58554</x:v>
       </x:c>
       <x:c r="J75" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K75" t="str">
         <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C76" t="str">
-        <x:v>02</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D76" t="str">
-        <x:v>06</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E76" t="str">
-        <x:v>White Earth City Hall</x:v>
+        <x:v>Glen Ullin Municipal Building</x:v>
       </x:c>
       <x:c r="F76" t="str">
-        <x:v>23 Hill St</x:v>
+        <x:v>119 Main St S</x:v>
       </x:c>
       <x:c r="G76" t="str">
-        <x:v>White Earth</x:v>
+        <x:v>Glen Ullin</x:v>
       </x:c>
       <x:c r="H76" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I76" t="str">
-        <x:v>58794</x:v>
+        <x:v>58631</x:v>
       </x:c>
       <x:c r="J76" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K76" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>Mountrail</x:v>
+        <x:v>Morton</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C77" t="str">
-        <x:v>04</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D77" t="str">
-        <x:v>02</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E77" t="str">
-        <x:v>New Town Civic Center Auditorium</x:v>
+        <x:v>Hebron Community Center</x:v>
       </x:c>
       <x:c r="F77" t="str">
-        <x:v>103 Soo Place</x:v>
+        <x:v>600 Washington Ave</x:v>
       </x:c>
       <x:c r="G77" t="str">
-        <x:v>New Town</x:v>
+        <x:v>Hebron</x:v>
       </x:c>
       <x:c r="H77" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I77" t="str">
-        <x:v>58763</x:v>
+        <x:v>58638</x:v>
       </x:c>
       <x:c r="J77" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K77" t="str">
-        <x:v>(701) 628-2145 Ext. </x:v>
+        <x:v>(701) 667-3300 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
         <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B78" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C78" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="D78" t="str">
-        <x:v>03</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E78" t="str">
-        <x:v>Parshall American Legion Building</x:v>
+        <x:v>White Earth City Hall</x:v>
       </x:c>
       <x:c r="F78" t="str">
-        <x:v>16 Main St N</x:v>
+        <x:v>23 Hill St</x:v>
       </x:c>
       <x:c r="G78" t="str">
-        <x:v>Parshall</x:v>
+        <x:v>White Earth</x:v>
       </x:c>
       <x:c r="H78" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I78" t="str">
-        <x:v>58770</x:v>
+        <x:v>58794</x:v>
       </x:c>
       <x:c r="J78" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K78" t="str">
         <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
         <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B79" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C79" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D79" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E79" t="str">
-        <x:v>Palermo City Hall</x:v>
+        <x:v>New Town Civic Center Auditorium</x:v>
       </x:c>
       <x:c r="F79" t="str">
-        <x:v>249 Broadway St</x:v>
+        <x:v>103 Soo Place</x:v>
       </x:c>
       <x:c r="G79" t="str">
-        <x:v>Palermo</x:v>
+        <x:v>New Town</x:v>
       </x:c>
       <x:c r="H79" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I79" t="str">
-        <x:v>58769</x:v>
+        <x:v>58763</x:v>
       </x:c>
       <x:c r="J79" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K79" t="str">
         <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
         <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B80" t="str">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C80" t="str">
         <x:v>04</x:v>
       </x:c>
       <x:c r="D80" t="str">
-        <x:v>05</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E80" t="str">
-        <x:v>Mountrail County South Complex</x:v>
+        <x:v>Parshall American Legion Building</x:v>
       </x:c>
       <x:c r="F80" t="str">
-        <x:v>8103 61st St NW</x:v>
+        <x:v>16 Main St N</x:v>
       </x:c>
       <x:c r="G80" t="str">
-        <x:v>Stanley</x:v>
+        <x:v>Parshall</x:v>
       </x:c>
       <x:c r="H80" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I80" t="str">
-        <x:v>58784</x:v>
+        <x:v>58770</x:v>
       </x:c>
       <x:c r="J80" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K80" t="str">
         <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C81" t="str">
-        <x:v>14</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D81" t="str">
-        <x:v>01</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E81" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Palermo City Hall</x:v>
       </x:c>
       <x:c r="F81" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>249 Broadway St</x:v>
       </x:c>
       <x:c r="G81" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Palermo</x:v>
       </x:c>
       <x:c r="H81" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I81" t="str">
-        <x:v>58368</x:v>
+        <x:v>58769</x:v>
       </x:c>
       <x:c r="J81" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K81" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>Pierce</x:v>
+        <x:v>Mountrail</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C82" t="str">
-        <x:v>14</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="D82" t="str">
-        <x:v>02</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E82" t="str">
-        <x:v>Pierce County Courthouse</x:v>
+        <x:v>Mountrail County South Complex</x:v>
       </x:c>
       <x:c r="F82" t="str">
-        <x:v>240 2nd St SE, Suite 6</x:v>
+        <x:v>8103 61st St NW</x:v>
       </x:c>
       <x:c r="G82" t="str">
-        <x:v>Rugby</x:v>
+        <x:v>Stanley</x:v>
       </x:c>
       <x:c r="H82" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I82" t="str">
-        <x:v>58368</x:v>
+        <x:v>58784</x:v>
       </x:c>
       <x:c r="J82" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K82" t="str">
-        <x:v>(701) 776-5225 Ext. 2000</x:v>
+        <x:v>(701) 628-2145 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B83" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C83" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D83" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E83" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F83" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G83" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H83" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I83" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J83" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K83" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B84" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C84" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D84" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E84" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F84" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G84" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H84" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I84" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J84" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K84" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B85" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C85" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D85" t="str">
-        <x:v>05</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E85" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F85" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G85" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H85" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I85" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J85" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K85" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B86" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C86" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D86" t="str">
-        <x:v>06</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E86" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F86" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G86" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H86" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I86" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J86" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K86" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B87" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C87" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" t="str">
-        <x:v>07</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E87" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F87" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G87" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H87" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I87" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J87" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K87" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
         <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B88" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C88" t="str">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D88" t="str">
-        <x:v>08</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E88" t="str">
         <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F88" t="str">
         <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G88" t="str">
         <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H88" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I88" t="str">
         <x:v>58368</x:v>
       </x:c>
       <x:c r="J88" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K88" t="str">
         <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C89" t="str">
-        <x:v>06</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>01</x:v>
+        <x:v>07</x:v>
       </x:c>
       <x:c r="E89" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F89" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G89" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H89" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I89" t="str">
-        <x:v>58761</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J89" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K89" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>Renville</x:v>
+        <x:v>Pierce</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C90" t="str">
-        <x:v>06</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>02</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E90" t="str">
-        <x:v>Renville County Courthouse</x:v>
+        <x:v>Pierce County Courthouse</x:v>
       </x:c>
       <x:c r="F90" t="str">
-        <x:v>205 Main St E</x:v>
+        <x:v>240 2nd St SE, Suite 6</x:v>
       </x:c>
       <x:c r="G90" t="str">
-        <x:v>Mohall</x:v>
+        <x:v>Rugby</x:v>
       </x:c>
       <x:c r="H90" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I90" t="str">
-        <x:v>58761</x:v>
+        <x:v>58368</x:v>
       </x:c>
       <x:c r="J90" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K90" t="str">
-        <x:v>(701) 756-6301 Ext. </x:v>
+        <x:v>(701) 776-5225 Ext. 2000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
         <x:v>Renville</x:v>
       </x:c>
       <x:c r="B91" t="str">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C91" t="str">
         <x:v>06</x:v>
       </x:c>
       <x:c r="D91" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E91" t="str">
         <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F91" t="str">
         <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G91" t="str">
         <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H91" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I91" t="str">
         <x:v>58761</x:v>
       </x:c>
       <x:c r="J91" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K91" t="str">
         <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
         <x:v>Renville</x:v>
       </x:c>
       <x:c r="B92" t="str">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C92" t="str">
         <x:v>06</x:v>
       </x:c>
       <x:c r="D92" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E92" t="str">
         <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F92" t="str">
         <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G92" t="str">
         <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H92" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I92" t="str">
         <x:v>58761</x:v>
       </x:c>
       <x:c r="J92" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K92" t="str">
         <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
         <x:v>Renville</x:v>
       </x:c>
       <x:c r="B93" t="str">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C93" t="str">
         <x:v>06</x:v>
       </x:c>
       <x:c r="D93" t="str">
-        <x:v>05</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E93" t="str">
         <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F93" t="str">
         <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G93" t="str">
         <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H93" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I93" t="str">
         <x:v>58761</x:v>
       </x:c>
       <x:c r="J93" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K93" t="str">
         <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>Richland</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C94" t="str">
-        <x:v>25</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D94" t="str">
-        <x:v>39</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E94" t="str">
-        <x:v>Abercrombie Community Hall</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F94" t="str">
-        <x:v>516 Broadway</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G94" t="str">
-        <x:v>Abercrombie</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H94" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I94" t="str">
-        <x:v>58001</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J94" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K94" t="str">
-        <x:v>(701) 642-7700 Ext. </x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>Richland</x:v>
+        <x:v>Renville</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C95" t="str">
-        <x:v>25</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="D95" t="str">
-        <x:v>46</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E95" t="str">
-        <x:v>Fairmount Community Center</x:v>
+        <x:v>Renville County Courthouse</x:v>
       </x:c>
       <x:c r="F95" t="str">
-        <x:v>113 Main Ave</x:v>
+        <x:v>205 Main St E</x:v>
       </x:c>
       <x:c r="G95" t="str">
-        <x:v>Fairmount</x:v>
+        <x:v>Mohall</x:v>
       </x:c>
       <x:c r="H95" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I95" t="str">
-        <x:v>58030</x:v>
+        <x:v>58761</x:v>
       </x:c>
       <x:c r="J95" t="str">
-        <x:v> 9:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K95" t="str">
-        <x:v>(701) 642-7700 Ext. </x:v>
+        <x:v>(701) 756-6301 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
         <x:v>Richland</x:v>
       </x:c>
       <x:c r="B96" t="str">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C96" t="str">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D96" t="str">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E96" t="str">
-        <x:v>Hankinson Community Center</x:v>
+        <x:v>Abercrombie Community Hall</x:v>
       </x:c>
       <x:c r="F96" t="str">
-        <x:v>112 Main Ave S</x:v>
+        <x:v>516 Broadway</x:v>
       </x:c>
       <x:c r="G96" t="str">
-        <x:v>Hankinson</x:v>
+        <x:v>Abercrombie</x:v>
       </x:c>
       <x:c r="H96" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I96" t="str">
-        <x:v>58041</x:v>
+        <x:v>58001</x:v>
       </x:c>
       <x:c r="J96" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K96" t="str">
         <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Richland</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C97" t="str">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D97" t="str">
-        <x:v>01</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E97" t="str">
-        <x:v>Pierce Congregational Church</x:v>
+        <x:v>Fairmount Community Center</x:v>
       </x:c>
       <x:c r="F97" t="str">
-        <x:v>13001 73rd St SW</x:v>
+        <x:v>113 Main Ave</x:v>
       </x:c>
       <x:c r="G97" t="str">
-        <x:v>Scranton</x:v>
+        <x:v>Fairmount</x:v>
       </x:c>
       <x:c r="H97" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I97" t="str">
-        <x:v>58653</x:v>
+        <x:v>58030</x:v>
       </x:c>
       <x:c r="J97" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K97" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>Slope</x:v>
+        <x:v>Richland</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D98" t="str">
-        <x:v>01</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E98" t="str">
-        <x:v>Slope County Courthouse</x:v>
+        <x:v>Hankinson Community Center</x:v>
       </x:c>
       <x:c r="F98" t="str">
-        <x:v>206 S Main St</x:v>
+        <x:v>112 Main Ave S</x:v>
       </x:c>
       <x:c r="G98" t="str">
-        <x:v>Amidon</x:v>
+        <x:v>Hankinson</x:v>
       </x:c>
       <x:c r="H98" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I98" t="str">
-        <x:v>58620</x:v>
+        <x:v>58041</x:v>
       </x:c>
       <x:c r="J98" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K98" t="str">
-        <x:v>(701) 879-6276 Ext. </x:v>
+        <x:v>(701) 642-7700 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
         <x:v>Slope</x:v>
       </x:c>
       <x:c r="B99" t="str">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C99" t="str">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D99" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E99" t="str">
-        <x:v>Slope County Courthouse</x:v>
+        <x:v>Pierce Congregational Church</x:v>
       </x:c>
       <x:c r="F99" t="str">
-        <x:v>206 S Main St</x:v>
+        <x:v>13001 73rd St SW</x:v>
       </x:c>
       <x:c r="G99" t="str">
-        <x:v>Amidon</x:v>
+        <x:v>Scranton</x:v>
       </x:c>
       <x:c r="H99" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I99" t="str">
-        <x:v>58620</x:v>
+        <x:v>58653</x:v>
       </x:c>
       <x:c r="J99" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K99" t="str">
         <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
         <x:v>Slope</x:v>
       </x:c>
       <x:c r="B100" t="str">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C100" t="str">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D100" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E100" t="str">
-        <x:v>Marmarth Community Center</x:v>
+        <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F100" t="str">
-        <x:v>911 Main St </x:v>
+        <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G100" t="str">
-        <x:v>Marmarth</x:v>
+        <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H100" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I100" t="str">
-        <x:v>58643</x:v>
+        <x:v>58620</x:v>
       </x:c>
       <x:c r="J100" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K100" t="str">
         <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
         <x:v>Slope</x:v>
       </x:c>
       <x:c r="B101" t="str">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C101" t="str">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D101" t="str">
-        <x:v>03</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E101" t="str">
         <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F101" t="str">
         <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G101" t="str">
         <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H101" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I101" t="str">
         <x:v>58620</x:v>
       </x:c>
       <x:c r="J101" t="str">
         <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K101" t="str">
         <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C102" t="str">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D102" t="str">
-        <x:v>02</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E102" t="str">
-        <x:v>Biesiot Activites Center (BAC)</x:v>
+        <x:v>Marmarth Community Center</x:v>
       </x:c>
       <x:c r="F102" t="str">
-        <x:v>398 State Ave N</x:v>
+        <x:v>911 Main St </x:v>
       </x:c>
       <x:c r="G102" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Marmarth</x:v>
       </x:c>
       <x:c r="H102" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I102" t="str">
-        <x:v>58601</x:v>
+        <x:v>58643</x:v>
       </x:c>
       <x:c r="J102" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K102" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>Stark</x:v>
+        <x:v>Slope</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C103" t="str">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D103" t="str">
-        <x:v>02</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E103" t="str">
-        <x:v>Prairie Hills Mall</x:v>
+        <x:v>Slope County Courthouse</x:v>
       </x:c>
       <x:c r="F103" t="str">
-        <x:v>1681 3rd Ave W</x:v>
+        <x:v>206 S Main St</x:v>
       </x:c>
       <x:c r="G103" t="str">
-        <x:v>Dickinson</x:v>
+        <x:v>Amidon</x:v>
       </x:c>
       <x:c r="H103" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I103" t="str">
-        <x:v>58601</x:v>
+        <x:v>58620</x:v>
       </x:c>
       <x:c r="J103" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 9:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K103" t="str">
-        <x:v>(701) 456-7630 Ext. </x:v>
+        <x:v>(701) 879-6276 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B104" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C104" t="str">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D104" t="str">
-        <x:v>03</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E104" t="str">
         <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F104" t="str">
         <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G104" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H104" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I104" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J104" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K104" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B105" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C105" t="str">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D105" t="str">
-        <x:v>03</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E105" t="str">
         <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F105" t="str">
         <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G105" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H105" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I105" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J105" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K105" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B106" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C106" t="str">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D106" t="str">
-        <x:v>04</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E106" t="str">
         <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F106" t="str">
         <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G106" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H106" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I106" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J106" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K106" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B107" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C107" t="str">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D107" t="str">
-        <x:v>04</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E107" t="str">
         <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F107" t="str">
         <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G107" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H107" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I107" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J107" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K107" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B108" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C108" t="str">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D108" t="str">
-        <x:v>01</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E108" t="str">
         <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F108" t="str">
         <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G108" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H108" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I108" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J108" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K108" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
         <x:v>Stark</x:v>
       </x:c>
       <x:c r="B109" t="str">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C109" t="str">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D109" t="str">
-        <x:v>01</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E109" t="str">
         <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F109" t="str">
         <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G109" t="str">
         <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H109" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I109" t="str">
         <x:v>58601</x:v>
       </x:c>
       <x:c r="J109" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K109" t="str">
         <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>Towner</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C110" t="str">
-        <x:v>15</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D110" t="str">
         <x:v>01</x:v>
       </x:c>
       <x:c r="E110" t="str">
-        <x:v> Cando Armory</x:v>
+        <x:v>Biesiot Activites Center (BAC)</x:v>
       </x:c>
       <x:c r="F110" t="str">
-        <x:v>408 5th Ave</x:v>
+        <x:v>398 State Ave N</x:v>
       </x:c>
       <x:c r="G110" t="str">
-        <x:v>Cando</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H110" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I110" t="str">
-        <x:v>58324</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J110" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K110" t="str">
-        <x:v>(701) 968-4340 Ext. 1</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>Towner</x:v>
+        <x:v>Stark</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C111" t="str">
-        <x:v>15</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D111" t="str">
-        <x:v>02</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E111" t="str">
-        <x:v> Cando Armory</x:v>
+        <x:v>Prairie Hills Mall</x:v>
       </x:c>
       <x:c r="F111" t="str">
-        <x:v>408 5th Ave</x:v>
+        <x:v>1681 3rd Ave W</x:v>
       </x:c>
       <x:c r="G111" t="str">
-        <x:v>Cando</x:v>
+        <x:v>Dickinson</x:v>
       </x:c>
       <x:c r="H111" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I111" t="str">
-        <x:v>58324</x:v>
+        <x:v>58601</x:v>
       </x:c>
       <x:c r="J111" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K111" t="str">
-        <x:v>(701) 968-4340 Ext. 1</x:v>
+        <x:v>(701) 456-7630 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
         <x:v>Towner</x:v>
       </x:c>
       <x:c r="B112" t="str">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C112" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D112" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E112" t="str">
         <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F112" t="str">
         <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G112" t="str">
         <x:v>Cando</x:v>
       </x:c>
       <x:c r="H112" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I112" t="str">
         <x:v>58324</x:v>
       </x:c>
       <x:c r="J112" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K112" t="str">
         <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>Traill</x:v>
+        <x:v>Towner</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C113" t="str">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D113" t="str">
-        <x:v>01</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E113" t="str">
-        <x:v>Mayville Armory</x:v>
+        <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F113" t="str">
-        <x:v>332 Center Ave S</x:v>
+        <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G113" t="str">
-        <x:v>Mayille </x:v>
+        <x:v>Cando</x:v>
       </x:c>
       <x:c r="H113" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I113" t="str">
-        <x:v>58257</x:v>
+        <x:v>58324</x:v>
       </x:c>
       <x:c r="J113" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K113" t="str">
-        <x:v>(701) 636-4458 Ext. </x:v>
+        <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>Traill</x:v>
+        <x:v>Towner</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C114" t="str">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D114" t="str">
-        <x:v>02</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E114" t="str">
-        <x:v>Mayville Armory</x:v>
+        <x:v> Cando Armory</x:v>
       </x:c>
       <x:c r="F114" t="str">
-        <x:v>332 Center Ave S</x:v>
+        <x:v>408 5th Ave</x:v>
       </x:c>
       <x:c r="G114" t="str">
-        <x:v>Mayille </x:v>
+        <x:v>Cando</x:v>
       </x:c>
       <x:c r="H114" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I114" t="str">
-        <x:v>58257</x:v>
+        <x:v>58324</x:v>
       </x:c>
       <x:c r="J114" t="str">
-        <x:v> 7:00AM-7:00PM</x:v>
+        <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K114" t="str">
-        <x:v>(701) 636-4458 Ext. </x:v>
+        <x:v>(701) 968-4340 Ext. 1</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B115" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C115" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D115" t="str">
-        <x:v>03</x:v>
+        <x:v>01</x:v>
       </x:c>
       <x:c r="E115" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F115" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G115" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H115" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I115" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J115" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K115" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B116" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C116" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D116" t="str">
-        <x:v>04</x:v>
+        <x:v>02</x:v>
       </x:c>
       <x:c r="E116" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F116" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G116" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H116" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I116" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J116" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K116" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B117" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C117" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>05</x:v>
+        <x:v>03</x:v>
       </x:c>
       <x:c r="E117" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F117" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G117" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H117" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I117" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J117" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K117" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B118" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C118" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v>06</x:v>
+        <x:v>04</x:v>
       </x:c>
       <x:c r="E118" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F118" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G118" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H118" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I118" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J118" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K118" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B119" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C119" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v>07</x:v>
+        <x:v>05</x:v>
       </x:c>
       <x:c r="E119" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F119" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G119" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H119" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I119" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J119" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K119" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B120" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C120" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D120" t="str">
-        <x:v>08</x:v>
+        <x:v>06</x:v>
       </x:c>
       <x:c r="E120" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F120" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G120" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H120" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I120" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J120" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K120" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B121" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C121" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v>09</x:v>
+        <x:v>07</x:v>
       </x:c>
       <x:c r="E121" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F121" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G121" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H121" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I121" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J121" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K121" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B122" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C122" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v>10</x:v>
+        <x:v>08</x:v>
       </x:c>
       <x:c r="E122" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F122" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G122" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H122" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I122" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J122" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K122" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B123" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C123" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>11</x:v>
+        <x:v>09</x:v>
       </x:c>
       <x:c r="E123" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F123" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G123" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H123" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I123" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J123" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K123" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
         <x:v>Traill</x:v>
       </x:c>
       <x:c r="B124" t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C124" t="str">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D124" t="str">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E124" t="str">
         <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F124" t="str">
         <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G124" t="str">
         <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H124" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I124" t="str">
         <x:v>58257</x:v>
       </x:c>
       <x:c r="J124" t="str">
         <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K124" t="str">
         <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>Williams</x:v>
+        <x:v>Traill</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C125" t="str">
-        <x:v>02</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>64</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E125" t="str">
-        <x:v>Tioga Community Center</x:v>
+        <x:v>Mayville Armory</x:v>
       </x:c>
       <x:c r="F125" t="str">
-        <x:v>510 NE 6th St</x:v>
+        <x:v>332 Center Ave S</x:v>
       </x:c>
       <x:c r="G125" t="str">
-        <x:v>Tioga</x:v>
+        <x:v>Mayille </x:v>
       </x:c>
       <x:c r="H125" t="str">
         <x:v>ND</x:v>
       </x:c>
       <x:c r="I125" t="str">
-        <x:v>58852</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="J125" t="str">
-        <x:v> 8:00AM-7:00PM</x:v>
+        <x:v> 7:00AM-7:00PM</x:v>
       </x:c>
       <x:c r="K125" t="str">
-        <x:v>(701) 577-4500 Ext. </x:v>
+        <x:v>(701) 636-4458 Ext. </x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
+        <x:v>Traill</x:v>
+      </x:c>
+      <x:c r="B126" t="str">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C126" t="str">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D126" t="str">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E126" t="str">
+        <x:v>Mayville Armory</x:v>
+      </x:c>
+      <x:c r="F126" t="str">
+        <x:v>332 Center Ave S</x:v>
+      </x:c>
+      <x:c r="G126" t="str">
+        <x:v>Mayille </x:v>
+      </x:c>
+      <x:c r="H126" t="str">
+        <x:v>ND</x:v>
+      </x:c>
+      <x:c r="I126" t="str">
+        <x:v>58257</x:v>
+      </x:c>
+      <x:c r="J126" t="str">
+        <x:v> 7:00AM-7:00PM</x:v>
+      </x:c>
+      <x:c r="K126" t="str">
+        <x:v>(701) 636-4458 Ext. </x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="str">
         <x:v>Williams</x:v>
       </x:c>
-      <x:c r="B126" t="str">
+      <x:c r="B127" t="str">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C126" t="str">
+      <x:c r="C127" t="str">
         <x:v>02</x:v>
       </x:c>
-      <x:c r="D126" t="str">
+      <x:c r="D127" t="str">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E127" t="str">
+        <x:v>Tioga Community Center</x:v>
+      </x:c>
+      <x:c r="F127" t="str">
+        <x:v>510 NE 6th St</x:v>
+      </x:c>
+      <x:c r="G127" t="str">
+        <x:v>Tioga</x:v>
+      </x:c>
+      <x:c r="H127" t="str">
+        <x:v>ND</x:v>
+      </x:c>
+      <x:c r="I127" t="str">
+        <x:v>58852</x:v>
+      </x:c>
+      <x:c r="J127" t="str">
+        <x:v> 8:00AM-7:00PM</x:v>
+      </x:c>
+      <x:c r="K127" t="str">
+        <x:v>(701) 577-4500 Ext. </x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="str">
+        <x:v>Williams</x:v>
+      </x:c>
+      <x:c r="B128" t="str">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C128" t="str">
+        <x:v>02</x:v>
+      </x:c>
+      <x:c r="D128" t="str">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E126" t="str">
+      <x:c r="E128" t="str">
         <x:v>Wildrose Fire Hall</x:v>
       </x:c>
-      <x:c r="F126" t="str">
+      <x:c r="F128" t="str">
         <x:v>412 Main St</x:v>
       </x:c>
-      <x:c r="G126" t="str">
+      <x:c r="G128" t="str">
         <x:v>Wildrose</x:v>
       </x:c>
-      <x:c r="H126" t="str">
-[...2 lines deleted...]
-      <x:c r="I126" t="str">
+      <x:c r="H128" t="str">
+        <x:v>ND</x:v>
+      </x:c>
+      <x:c r="I128" t="str">
         <x:v>58795</x:v>
       </x:c>
-      <x:c r="J126" t="str">
+      <x:c r="J128" t="str">
         <x:v> 8:00AM-7:00PM</x:v>
       </x:c>
-      <x:c r="K126" t="str">
+      <x:c r="K128" t="str">
         <x:v>(701) 577-4500 Ext. </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>County</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Number of Precincts</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Number of Election Day Polling Places</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Adams</x:v>
       </x:c>
@@ -5987,51 +6057,51 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="C26">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>McIntosh</x:v>
       </x:c>
       <x:c r="B27">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C27">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>McKenzie</x:v>
       </x:c>
       <x:c r="B28">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C28">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
         <x:v>McLean</x:v>
       </x:c>
       <x:c r="B29">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C29">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>Mercer</x:v>
       </x:c>
       <x:c r="B30">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C30">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31">